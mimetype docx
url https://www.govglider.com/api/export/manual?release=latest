--- v0 (2026-03-02)
+++ v1 (2026-07-14)
@@ -22,97 +22,89 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GovGlider CACOA Manual</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GovGlider is the public platform for the California Agency Chart of Accounts (CACOA). The website serves as the system of record, and this manual is generated directly from the published dataset.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Current dataset summary: 136 funds, 62 departments, 67 functions, 144 objects.</w:t>
+        <w:t xml:space="preserve">Current dataset summary: 136 funds, 62 departments, 67 functions, 153 objects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Release Warning: This manual was generated from a draft dataset. Mapping coverage may be incomplete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Manual Sections</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">California Agency Chart of Accounts (CACOA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A Standards-Aligned, Flexible Framework for Public Agency Accounting and Reporting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospectus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve"/>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Executive Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">California public agencies operate in an increasingly complex financial environment. Agencies must meet statutory reporting requirements, maintain GAAP compliance, support audits, respond to transparency demands, and manage operations with limited staffing and aging systems.The&amp;nbsp;California Agency Chart of Accounts (CACOA)&amp;nbsp;is a&amp;nbsp;voluntary, standards-aligned accounting framework&amp;nbsp;designed to address these challenges by providing a&amp;nbsp;shared structural foundation&amp;nbsp;for public-sector accounting—without requiring agencies to abandon local practices, systems, or professional judgment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CACOA is&amp;nbsp;not a mandate,&amp;nbsp;not a software product, and&amp;nbsp;not a replacement for GAAP.It is a&amp;nbsp;reference framework&amp;nbsp;that enables: &amp;nbsp;-&amp;nbsp;consistent classification of financial activity across agencies,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">&amp;nbsp;-&amp;nbsp;scalable adoption for agencies of varying size and complexity,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">&amp;nbsp;- explicit alignment with&amp;nbsp;California Financial Transaction Report (FTR)&amp;nbsp;requirements for&amp;nbsp;municipalities, and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2919,50 +2911,63 @@
         <w:t xml:space="preserve">4140 Workers’ Compensation Workers’ compensation includes employer costs for workers’ compensation premiums, claims programs, and related charges. Accounting: Tie to premium invoices/allocations and claims schedules. Consider separating self-insurance charges via local detail. Examples: Workers’ compensation premium; administered claims charges. Exclusions: General liability insurance (5220) or claims payments (5230) depending on policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">4150 Other Employee Benefits Other employee benefits includes employer costs for benefits not otherwise classified, such as life insurance, EAP, uniforms allowance (if benefit), and other miscellaneous benefits. Accounting: Define components clearly and use local detail for recurring material benefits (e.g., life/AD&amp;D). Examples: Life insurance; long-term disability; employee assistance programs. Exclusions: Employee compensation wages (4000–4040).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">4160-4199 Employee Benefits – Local Detail Reserved local-detail block for benefits. Use for detailed benefit components (e.g., retiree health pay-go, cafeteria plans) while preserving rollups. Accounting: Define local benefit objects and keep them stable to support trend analysis and audit support. Examples: Retiree health pay-go; OPEB trust contributions; supplemental benefits. Exclusions: Payroll accrual liabilities (2010) and long-term benefit liabilities (2230) unless policy requires otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">4980 Payroll Suspense / Clearing Used to stage payroll or AP costs pending proper allocation. GASB: Expenses recognized when incurred but classification pending. Accounting: Must clear to proper expenditure object after reconciliation. Reporting: Used during payroll imports or cost allocation staging. Examples: Payroll system mismatches; benefit allocation staging. Exclusions: Not for ongoing operating expense posting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">4981-4989 Payroll Suspense / Clearing - Local Detail Used to stage payroll or AP costs pending proper allocation. GASB: Expenses recognized when incurred but classification pending. Accounting: Must clear to proper expenditure object after reconciliation. Reporting: Used during payroll imports or cost allocation staging. Examples: Payroll system mismatches; benefit allocation staging. Exclusions: Not for ongoing operating expense posting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">99 - 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">4990-4999 Payroll Contra - Local Detail Payroll contra objects reverse or reclassify payroll and benefit charges without losing the original detailed expenditure coding. Accounting: Use for payroll reallocations, capitalization of labor, year-end correction entries, or accrual reversals tied back to original payroll lines. Reporting: Report as negative payroll and benefits where included in expenditure reporting. Examples: Reverse payroll charged to wrong department; capitalize labor to CIP; reverse benefit accrual entry. Exclusions: Do not use as a substitute for normal payroll expense coding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">50 - Materials &amp; Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">01 - Transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5000 Materials &amp; Supplies Materials &amp; supplies include consumable items used in operations such as office, field, and program supplies. Accounting: Use local detail to separate major supply families. For inventory-based supplies, expense upon consumption per policy. Examples: Office supplies; field supplies; safety supplies. Exclusions: Contracted services (5100+) and capitalized equipment (6030).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5010 Fuel &amp; Utilities (Supplies) Fuel &amp; utilities (supplies) include consumable fuel and similar purchased consumables used in operations. Accounting: Use for fuel and similar consumables (fleet fuel). Distinguish from operating utilities (5210) per policy. Examples: Gasoline; diesel; propane for operations. Exclusions: Electricity/natural gas utility bills (5210) if treated as operating utilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3056,119 +3061,197 @@
         <w:t xml:space="preserve">5270 Rentals &amp; Leases Rentals &amp; leases include payments for short-term rentals and leases expensed as incurred (facilities, equipment) under city policy. Accounting: If lease liability recognition applies, record liability in 2210 and classify expense components consistently. Examples: Copier rentals; facility rentals; equipment rentals. Exclusions: Capital lease/recognized lease liabilities (2210) for balance-sheet; capital outlay if purchased.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5280 Miscellaneous Operating Miscellaneous operating includes other operating costs that do not fit the specific objects above. Avoid using for recurring costs—use local detail or specific objects. Accounting: If recurring, create/use a local-detail object within 5290–5299 or other appropriate range. Examples: Small incidental operating expenses; refunds/chargebacks (if expensed). Exclusions: Major recurring utilities/insurance/services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5290-5299 Other Operating – Local Detail Reserved local-detail block for other operating. Use for city-specific operating categories (communications, advertising, elections) while preserving rollups. Accounting: Define local operating subcategories and keep stable for trend analysis and audit support. Examples: Advertising/public notices; election costs; specialized communications costs. Exclusions: Supplies and contract services unless policy dictates otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5980 Expenditure Suspense / Clearing Used to stage unknown expense or AP costs pending proper allocation. GASB: Expenses recognized when incurred but classification pending. Accounting: Must clear to proper expenditure object after reconciliation. Reporting: Used during expenditure imports or cost allocation staging. Examples: Expenditure system mismatches; Expense allocation staging. Exclusions: Not for ongoing operating expense posting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">5981-5989 Expenditure Suspense / Clearing Used to stage unknown expense or AP costs pending proper allocation. GASB: Expenses recognized when incurred but classification pending. Accounting: Must clear to proper expenditure object after reconciliation. Reporting: Used during expenditure imports or cost allocation staging. Examples: Expenditure system mismatches; Expense allocation staging. Exclusions: Not for ongoing operating expense posting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">99 - 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">5990-5999 Operating Expense Contra - Local Detail Operating expense contra objects reverse or reclassify nonpayroll operating expenses without losing the original detailed expenditure coding. Accounting: Use for prepaid adjustments, inventory reclasses, internal reallocations, grant cost transfers, and error corrections tied back to original operating expense lines. Reporting: Report as negative operating expense where included in expenditure reporting. Examples: Reclass supplies to inventory; reverse miscoded contract services; move costs between grant and nongrant activity. Exclusions: Do not use as a general suspense or clearing block.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">60 - Capital Outlay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">01 - Transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">6000 Capital Outlay – Land Capital outlay – land includes costs to acquire land and land rights, including purchase price and acquisition-related costs per policy. Accounting: Include closing costs where capitalizable. Track by CIP/project where applicable. Examples: Land purchase; easements acquisition. Exclusions: Land improvements (may be 6020/6010 depending on asset type) and routine maintenance.</w:t>
+        <w:t xml:space="preserve">6000-6189 Capital Outlay - Land Capital outlay - land includes costs to acquire land and land rights, including purchase price and acquisition-related costs per policy. Accounting: Use detailed local objects in 6000-6189 to preserve parcel, site, or acquisition-phase detail. Include closing costs where capitalizable. Track by CIP/project where applicable. Reporting: Roll up to capital outlay - land in reporting. Examples: Land purchase; easements acquisition; right-of-way acquisition; parcel-specific CIP land costs. Exclusions: Land improvements (may be 6400-6589 or 6200-6389 depending on asset type) and routine maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">91 - 91</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">6190-6199 Capital Outlay Contra - Land Contra capital outlay - land is used to reverse or reclassify land outlay entries while preserving the original detailed expenditure coding. Accounting: Use for capitalization adjustments, error corrections, or reclasses tied back to original 6000-6189 land detail. Reporting: Report as negative capital outlay - land when included in expenditure reporting. Examples: Reverse land acquisition journal; reclass land outlay to balance sheet asset schedule. Exclusions: Do not use as a generic clearing account for non-land transactions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">02 - Proceeds of Debt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">6010 Capital Outlay – Buildings Capital outlay – buildings includes acquisition, construction, and major improvements to buildings. Accounting: Track project costs and capitalization eligibility. Coordinate with asset register additions. Examples: Building construction; major remodel; HVAC replacement if capitalized. Exclusions: Routine repairs (5130/5020).</w:t>
+        <w:t xml:space="preserve">6200-6389 Capital Outlay - Buildings Capital outlay - buildings includes acquisition, construction, and major improvements to buildings. Accounting: Track project costs and capitalization eligibility. Coordinate with asset register additions. Use detailed local objects in 6200-6389 for phase or component detail. Reporting: Roll up to capital outlay - buildings in reporting. Examples: Building construction; major remodel; HVAC replacement if capitalized; componentized building improvements. Exclusions: Routine repairs and maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">92 - 92</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">6390-6399 Capital Outlay Contra - Buildings Contra capital outlay - buildings is used to reverse or reclassify building outlay entries while preserving the original detailed expenditure coding. Accounting: Use for capitalization adjustments, component reallocations, or corrections tied back to original 6200-6389 detail. Reporting: Report as negative capital outlay - buildings when included in expenditure reporting. Examples: Reverse building CIP outlay; reclass improvement costs to asset schedule. Exclusions: Do not use for operating facilities expense reversals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">03 - Sale of Capital Assets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">6020 Capital Outlay – Infrastructure Capital outlay – infrastructure includes construction and major improvements to infrastructure systems (streets, utilities, storm drains). Accounting: Track by project; coordinate with grant-funded components and capitalization policies. Examples: Street reconstruction; water line replacement (capital); sewer rehab project. Exclusions: Routine patching/maintenance (5130/5020).</w:t>
+        <w:t xml:space="preserve">6400-6589 Capital Outlay - Infrastructure Capital outlay - infrastructure includes construction and major improvements to infrastructure systems such as streets, utilities, and storm drains. Accounting: Track by project. Coordinate with grant-funded components and capitalization policies. Use detailed local objects in 6400-6589 for component-level detail. Reporting: Roll up to capital outlay - infrastructure in reporting. Examples: Street reconstruction; water line replacement; sewer rehab project; storm drain improvements. Exclusions: Routine patching and maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">93 - 93</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">6590-6599 Capital Outlay Contra - Infrastructure Contra capital outlay - infrastructure is used to reverse or reclassify infrastructure outlay entries while preserving original detailed expenditure coding. Accounting: Use for capitalization adjustments, grant reallocations, or corrections tied back to original 6400-6589 detail. Reporting: Report as negative capital outlay - infrastructure when included in expenditure reporting. Examples: Reverse utility CIP outlay; reclass street project costs to asset schedule. Exclusions: Do not use for noncapital public works operating costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">04 - Equipment/Vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">6030 Capital Outlay – Equipment/Vehicles Capital outlay – equipment/vehicles includes capital purchases of equipment, vehicles, and technology that meet capitalization thresholds. Accounting: Apply capitalization policy; tag and record in asset register; separate component purchases if needed. Examples: Fleet vehicle purchase; fire apparatus; servers and major IT hardware (if capitalized). Exclusions: Small tools and supplies below threshold (5000–5099).</w:t>
+        <w:t xml:space="preserve">6600-6789 Capital Outlay - Equipment/Vehicles Capital outlay - equipment and vehicles includes capital purchases of equipment, vehicles, and technology that meet capitalization thresholds. Accounting: Apply capitalization policy, tag and record in asset register, and separate component purchases if needed. Use detailed local objects in 6600-6789 to preserve asset category detail. Reporting: Roll up to capital outlay - equipment and vehicles in reporting. Examples: Fleet vehicle purchase; fire apparatus; servers and major IT hardware if capitalized. Exclusions: Small tools and supplies below threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">94 - 94</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">6790-6799 Capital Outlay Contra - Equipment/Vehicles Contra capital outlay - equipment and vehicles is used to reverse or reclassify equipment and vehicle outlay entries while preserving original detailed expenditure coding. Accounting: Use for capitalization adjustments, component reallocations, or corrections tied back to original 6600-6789 detail. Reporting: Report as negative capital outlay - equipment and vehicles when included in expenditure reporting. Examples: Reverse fleet acquisition outlay; reclass capitalized IT hardware costs. Exclusions: Do not use for noncapital operating equipment expense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">90 - Other Financing — Other/Detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">6040-6999 Capital Outlay – Local Detail Reserved local-detail block for capital outlay. Use for CIP components, specialized asset classes, or project phases while preserving rollups. Accounting: Define local capital objects by project type or asset component (design, construction, inspection). Ensure reconciliation to CIP and asset additions. Examples: CIP design costs; construction management; specialized infrastructure components. Exclusions: Operating repairs/maintenance; debt service payments.</w:t>
+        <w:t xml:space="preserve">6800-6989 Capital Outlay - Local Detail Reserved local-detail block for capital outlay. Use for CIP components, specialized asset classes, or project phases while preserving rollups. Accounting: Define local capital objects by project type or asset component such as design, construction, and inspection. Ensure reconciliation to CIP and asset additions. Reporting: Roll up to capital outlay - local detail in reporting. Examples: CIP design costs; construction management; specialized infrastructure components. Exclusions: Operating repairs and maintenance; debt service payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">95 - 95</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">6990-6999 Capital Outlay Contra - Local Detail Contra capital outlay - local detail is used to reverse or reclassify agency-defined capital outlay entries while preserving the original detailed expenditure coding. Accounting: Use for project-specific capitalization adjustments, depreciation-related reclasses out of current-period capital outlay, or correction entries tied back to 6800-6989 detail. Reporting: Report as negative capital outlay - local detail when included in expenditure reporting. Examples: Reverse project-specific capital outlay; reclass local capital detail to balance sheet asset schedule; eliminate duplicate capital posting. Exclusions: Do not use as a general suspense or miscellaneous correction account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">70 - Debt Service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">01 - Transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">7000 Debt Service – Principal Debt service – principal includes payments that reduce outstanding debt or financing obligations (principal amortization). Accounting: Tie to amortization schedule and trustee statements. Examples: Bond principal payment; loan principal payment. Exclusions: Interest (7010) and issuance costs (7020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3199,51 +3282,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">03 - Sale of Capital Assets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">7020 Debt Issuance Costs Debt issuance costs include debt-related costs and fiscal charges as defined by policy (e.g., issuance expenses, fiscal agent fees) when classified here. Accounting: Coordinate with auditors for classification; maintain invoices and bond closing documentation. Examples: Bond counsel fees (if expensed); trustee set-up fees; issuance administrative costs. Exclusions: Routine bank fees (5260) unless debt-specific; principal/interest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">7021-7029 Debt Issuance Costs – Local Detail Reserved local-detail block for Debt issuance costs include debt-related costs and fiscal charges as defined by policy (e.g., issuance expenses, fiscal agent fees) when classified here. GASB: Use for additional Accounting: Coordinate with auditors for classification; maintain invoices and bond closing documentation. Examples: Bond counsel fees (if expensed); trustee set-up fees; issuance administrative costs. Exclusions: Routine bank fees (5260) unless debt-specific; principal/interest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">90 - Other Financing — Other/Detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">7030-7999 Debt Service – Local Detail Reserved local-detail block for debt service. Use to identify payments by debt issue or financing type while preserving rollups. Accounting: Define local objects for specific bond issues/loans/leases (principal vs interest) if detailed reporting is needed. Examples: Specific bond series principal; lease interest; short-term note payments. Exclusions: Do not use for new debt proceeds (often other financing sources/uses).</w:t>
+        <w:t xml:space="preserve">7030-7989 Debt Service – Local Detail Reserved local-detail block for debt service. Use to identify payments by debt issue or financing type while preserving rollups. Accounting: Define local objects for specific bond issues/loans/leases (principal vs interest) if detailed reporting is needed. Examples: Specific bond series principal; lease interest; short-term note payments. Exclusions: Do not use for new debt proceeds (often other financing sources/uses).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">99 - 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">7990-7999 Debt Service Contra - Local Detail Debt service contra objects reverse or reclassify principal, interest, and issuance-cost activity without losing original debt service coding. Accounting: Use for debt payment corrections, refinancing reallocations, refunding true-ups, or timing reversals tied to original debt service lines. Reporting: Report as negative debt service where included in expenditure reporting. Examples: Reverse principal posted to wrong issue; reclass interest between debt programs; unwind year-end debt accrual. Exclusions: Do not use for transfers or other financing sources and uses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">80 - Other Financing Sources/Uses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">01 - Transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">8000 Transfers In Transfers in represent incoming interfund transfers that increase fund resources without being classified as revenue. GASB: Transfers are other financing sources/uses rather than revenues/expenses in governmental fund statements. Accounting: Post the receiving side to 8000. Ensure the sending side posts to 8010 in the originating fund for reconciliation. Reporting: Use for operating transfers, residual transfers, and legally authorized transfers into a fund. Examples: General Fund transfer in from enterprise; transfer in to CIP fund. Exclusions: Grant revenues (3200–3299) and charges for services (3300–3399).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3284,51 +3380,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">03 - Sale of Capital Assets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">8030 Sale of Capital Assets Sale of capital assets represents inflows from the disposition of capital assets. GASB: In governmental funds, proceeds from sale of capital assets are other financing sources. In accrual statements, gains/losses may be recognized based on carrying value vs proceeds. Accounting: Reconcile to asset register disposals and sales documentation. Track selling costs per policy. Reporting: Use for proceeds from sale of equipment, land, or buildings. Examples: Auction proceeds from surplus vehicles; land sale proceeds. Exclusions: Operating revenues (fees/charges) and insurance recoveries (often revenue 3420 or local policy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">8031-8499 Sale of Capital Assets – Local Detail Reserved local-detail block for Sale of capital assets represents inflows from the disposition of capital assets. GASB: Use for additional In governmental funds, proceeds from sale of capital assets are other financing sources. In accrual statements, gains/losses may be recognized based on carrying value vs proceeds. Accounting: Reconcile to asset register disposals and sales documentation. Track selling costs per policy. Reporting: Use for proceeds from sale of equipment, land, or buildings. Examples: Auction proceeds from surplus vehicles; land sale proceeds. Exclusions: Operating revenues (fees/charges) and insurance recoveries (often revenue 3420 or local policy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">90 - Other Financing — Other/Detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">8500-8999 Other Financing – Local Detail Reserved local-detail block for other financing sources/uses. Use for additional financing items requiring separate identification while preserving rollups. GASB: Use for other financing classifications consistent with transaction substance and reporting model (e.g., refunding proceeds, insurance recoveries treated as OFS/U by policy). Accounting: Define local financing objects and keep stable. Document classification decisions for audit defensibility. Reporting: Avoid using local detail for standard transfers—use 8000/8010. Use this block for specialized financing needs. Examples: Refunding proceeds; debt premium/discount as OFS/U (if policy); specialized financing inflows/outflows. Exclusions: Operating revenues/expenses; debt service payments.</w:t>
+        <w:t xml:space="preserve">8500-8989 Other Financing – Local Detail Reserved local-detail block for other financing sources/uses. Use for additional financing items requiring separate identification while preserving rollups. GASB: Use for other financing classifications consistent with transaction substance and reporting model (e.g., refunding proceeds, insurance recoveries treated as OFS/U by policy). Accounting: Define local financing objects and keep stable. Document classification decisions for audit defensibility. Reporting: Avoid using local detail for standard transfers—use 8000/8010. Use this block for specialized financing needs. Examples: Refunding proceeds; debt premium/discount as OFS/U (if policy); specialized financing inflows/outflows. Exclusions: Operating revenues/expenses; debt service payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">99 - 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">8990-8999 Other Financing Contra - Local Detail Other financing contra objects reverse or reclassify transfers and other financing activity without losing original financing-detail coding. Accounting: Use for transfer reversals, financing reallocations, or correction entries tied back to original other financing lines. Reporting: Report as negative other financing sources and uses where included in reporting. Examples: Reverse transfer posted to wrong fund; reclass interfund financing entry; unwind duplicate financing journal. Exclusions: Do not use for operating revenue or expense corrections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">90 - Control/Non-Posting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">00 - 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">9000 Non-Posting / Control Non-posting/control code reserved for system metadata and staging. Not a valid posting code. GASB: Not applicable (non-financial control code). Accounting: Use only for ETL/staging flags or placeholder rows; never for posted transactions. Reporting: Posting blocked by validation. Examples: ETL placeholder; file load metadata record. Exclusions: Any real financial transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>